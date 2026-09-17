--- v0 (2026-07-26)
+++ v1 (2026-09-17)
@@ -92,51 +92,51 @@
               <w:t xml:space="preserve">Employer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Legal name of the entity that employs the employee]</w:t>
+              <w:t xml:space="preserve">[Legal name of the employer]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -242,51 +242,51 @@
               <w:t xml:space="preserve">Effective Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Effective date of this agreement — the date the last party signs. It anchors the duration presumptions stated in Cover Terms.]</w:t>
+              <w:t xml:space="preserve">[Effective date of this agreement — the date the last party signs. It anchors the durations stated in Cover Terms.]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -298,579 +298,986 @@
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Virginia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Without-Cause Severance / Disclosed Compensation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">severance equal to the Employee's base salary for the length of the Restricted Period, paid over that period</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Confidentiality</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Trade Secrets Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Perpetual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Other Confidential Information Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">24 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Customer Non-Solicitation</w:t>
+              <w:t xml:space="preserve">Employee Non-Solicitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 months</w:t>
+              <w:t xml:space="preserve">24 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">Covered Customer Period</w:t>
+              <w:t xml:space="preserve">Covered Employee Period</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">12 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">No Business with Covered Customers</w:t>
+              <w:t xml:space="preserve">Customer Non-Solicitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">12 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="345" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Covered Customer Period</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 months</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Investment</w:t>
+              <w:t xml:space="preserve">Non-Competition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">12 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passive Public Holdings Threshold</w:t>
+              <w:t xml:space="preserve">Restricted Territory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">five percent</w:t>
+              <w:t xml:space="preserve">the geographic area in which Employee worked or had responsibility for Employer during the last two years of employment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="345" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Competitive Business</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Description of the business activities that constitute competition with the employer.]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="345" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specified Competitors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Disparagement</w:t>
+              <w:t xml:space="preserve">No Business with Covered Customers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 months</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10080" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-Investment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="345" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Duration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 months</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="345" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passive Public Holdings Threshold</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">five percent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10080" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-Disparagement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="345" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Duration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">24 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:headerReference w:type="default" r:id="rId2"/>
           <w:footerReference w:type="default" r:id="rId3"/>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="936" w:right="1080" w:bottom="720" w:left="1080" w:header="360" w:footer="432" w:gutter="0"/>
           <w:pgNumType w:start="1" w:fmt="decimal"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OASectionHeading"/>
       </w:pPr>
@@ -893,114 +1300,134 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Defined Terms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Competitive Business”</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> means the business activities described in Cover Terms under Competitive Business.</w:t>
+        <w:t xml:space="preserve"> means a person or entity that engages in the business activities described in Cover Terms under Competitive Business.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Confidential Information”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means non-public information relating to Employer's business, including trade secrets, customer lists, pricing, business processes, technical data, and strategic plans, but excluding information that becomes public through no fault of Employee, information that arises from Employee's general training, knowledge, skill, or experience whether gained on the job or otherwise, information that is readily ascertainable to the public, and information Employee otherwise has a right to disclose as legally protected conduct.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Covered Customers”</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> means customers, vendors, referral sources, and business partners with whom Employee had material contact or for whom Employee had responsibility during the 12 months before termination of employment.</w:t>
+        <w:t xml:space="preserve"> means customers, vendors, referral sources, and business partners with whom Employee had material contact or for whom Employee had responsibility during the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 months</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> before termination of employment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Covered Employees”</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> means employees with whom Employee worked or whom Employee managed during the 12 months before termination of employment.</w:t>
+        <w:t xml:space="preserve"> means employees with whom Employee worked or whom Employee managed during the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 months</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> before termination of employment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Passive Public Holdings”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means ownership of securities of a publicly traded company representing less than </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
@@ -1327,119 +1754,264 @@
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Upon termination of employment, Employee must promptly return to Employer all documents, devices, files, credentials, and other materials containing or relating to Confidential Information. Where permitted, Employee must permanently delete electronic copies of Confidential Information from personal devices and accounts. Employee must certify compliance with this section in writing upon Employer's request.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Non-Solicitation of Customers, Vendors, Referral Sources, and Business Partners</w:t>
+        <w:t xml:space="preserve">Non-Solicitation of Employees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">During the Restricted Period, Employee must not Solicit the business of any Covered Customer. This covenant does not restrict Employee from providing a service to a Covered Customer who initiates contact with Employee and whom Employee did not solicit.</w:t>
+        <w:t xml:space="preserve">During the Restricted Period, Employee must not Solicit, recruit, hire, or attempt to hire any Covered Employee. This restriction is limited to initiating contact with or actively soliciting Covered Employees; it does not prohibit Employee from providing a professional reference upon request or from hiring a person who responds to a general advertisement not directed specifically at Employer's employees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">No Business with Covered Customers</w:t>
+        <w:t xml:space="preserve">Non-Solicitation of Customers, Vendors, Referral Sources, and Business Partners</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">During the Restricted Period, Employee must not accept, service, or do business with any Covered Customer, regardless of who initiates contact.</w:t>
+        <w:t xml:space="preserve">During the Restricted Period, Employee must not Solicit the business of any Covered Customer. This covenant does not restrict Employee from providing a service to a Covered Customer who initiates contact with Employee and whom Employee did not solicit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Non-Investment</w:t>
+        <w:t xml:space="preserve">No Business with Covered Customers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">During the Restricted Period, Employee must not accept, service, or do business with any Covered Customer, regardless of who initiates contact.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-Competition</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">During the Restricted Period, Employee must not, within the Restricted Territory, engage in, be employed by, consult for, or have an active ownership interest in any Competitive Business, in a role the same as or similar to the role Employee performed for Employer. This covenant is confined to the activities Employee actually performed for Employer; it does not bar Employee from serving a Competitive Business in a capacity unrelated to those activities. Passive Public Holdings are permitted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Narrowing by Specified Competitors</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where Cover Terms list Specified Competitors, the non-competition covenant is limited to those named competitors and their affiliates rather than an open-ended competitive-business definition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-Investment</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">During the Restricted Period, Employee must not acquire or hold any active ownership interest in, serve as a director, officer, manager, or advisor to, or have material economic participation in any Competitive Business. Passive Public Holdings are permitted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Without-Cause Termination — Severance and Disclosed Compensation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If Employer discharges Employee without cause, Employer will provide Employee the Without-Cause Severance / Disclosed Compensation stated in Cover Terms, which the parties disclose and agree upon at execution of this agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Health Care Professional Exclusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Notwithstanding any other provision of this agreement, no covenant not to compete in this agreement applies to or is enforceable against Employee if Employee is licensed, registered, or certified by the Board of Medicine, Nursing, Counseling, Optometry, Psychology, or Social Work, regardless of Employee's earnings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Non-Disparagement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
@@ -1805,51 +2377,51 @@
               <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="50" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="50" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="480" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Legal name of the entity that employs the employee]</w:t>
+              <w:t xml:space="preserve">[Legal name of the employer]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="576" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="50" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="50" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>