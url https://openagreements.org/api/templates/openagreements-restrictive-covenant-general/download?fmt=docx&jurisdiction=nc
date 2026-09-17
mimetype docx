--- v0 (2026-07-26)
+++ v1 (2026-09-17)
@@ -92,51 +92,51 @@
               <w:t xml:space="preserve">Employer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Legal name of the entity that employs the employee]</w:t>
+              <w:t xml:space="preserve">[Legal name of the employer]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -242,51 +242,51 @@
               <w:t xml:space="preserve">Effective Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Effective date of this agreement — the date the last party signs. It anchors the duration presumptions stated in Cover Terms.]</w:t>
+              <w:t xml:space="preserve">[Effective date of this agreement]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -388,125 +388,125 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Confidentiality</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Trade Secrets Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Perpetual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Other Confidential Information Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">24 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -516,125 +516,125 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Employee Non-Solicitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">24 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Covered Employee Period</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">12 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -644,409 +644,640 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Customer Non-Solicitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">12 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Covered Customer Period</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">12 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">No Business with Covered Customers</w:t>
+              <w:t xml:space="preserve">Non-Competition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">12 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="345" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restricted Territory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the geographic area in which Employee provided services and built customer relationships</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="345" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Competitive Business</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Description of the business activities that constitute competition with the employer, defined by reference to the duties the employee actually performed rather than every line of the employer's business.]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="345" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specified Competitors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Investment</w:t>
+              <w:t xml:space="preserve">No Business with Covered Customers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">12 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="10080" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-Investment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passive Public Holdings Threshold</w:t>
+              <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">five percent</w:t>
+              <w:t xml:space="preserve">12 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="345" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passive Public Holdings Threshold</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">five percent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Disparagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">24 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:headerReference w:type="default" r:id="rId2"/>
           <w:footerReference w:type="default" r:id="rId3"/>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="936" w:right="1080" w:bottom="720" w:left="1080" w:header="360" w:footer="432" w:gutter="0"/>
           <w:pgNumType w:start="1" w:fmt="decimal"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OASectionHeading"/>
       </w:pPr>
@@ -1069,114 +1300,134 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Defined Terms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Competitive Business”</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> means the business activities described in Cover Terms under Competitive Business, defined by reference to the duties Employee actually performed for Employer rather than every line of Employer's business.</w:t>
+        <w:t xml:space="preserve"> means a person or entity that engages in the business activities described in Cover Terms under Competitive Business, defined by reference to the duties Employee actually performed for Employer rather than every line of Employer's business.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Confidential Information”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means non-public information relating to Employer's business, including trade secrets, customer lists, pricing, business processes, technical data, and strategic plans, but excluding information that becomes public through no fault of Employee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Covered Customers”</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> means customers, vendors, referral sources, and business partners with whom Employee had material contact or for whom Employee had responsibility during the 12 months before termination of employment. Covered Customers does not include prospective clients Employer had not obtained.</w:t>
+        <w:t xml:space="preserve"> means customers, vendors, referral sources, and business partners with whom Employee had material contact or for whom Employee had responsibility during the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 months</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> before termination of employment. Covered Customers does not include prospective clients Employer had not obtained.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Covered Employees”</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> means employees with whom Employee worked or whom Employee managed during the 12 months before termination of employment.</w:t>
+        <w:t xml:space="preserve"> means employees with whom Employee worked or whom Employee managed during the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 months</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> before termination of employment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Passive Public Holdings”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means ownership of securities of a publicly traded company representing less than </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
@@ -1530,50 +1781,79 @@
         <w:pStyle w:val="OABody"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No Business with Covered Customers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the Restricted Period, Employee must not accept, service, or do business with any Covered Customer with whom Employee had material contact, whether Employee or the Covered Customer initiates contact.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-Competition</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">During the Restricted Period, Employee must not engage in, be employed by, consult for, or have an active ownership interest in any Competitive Business within the Restricted Territory. This covenant exists to protect Employer's Protected Interests — its Confidential Information, trade secrets, and existing customer goodwill — and not to restrain ordinary competition. The parties intend this covenant to be confined to the duties Employee actually performed and not to bar future work distinct from those duties, and to claim no territory beyond what protects Employer's interest in maintaining its existing customers. If Employer has identified specific competitors in Cover Terms under Specified Competitors, the parties intend this covenant to be understood and enforced as limited to those named competitors. Passive Public Holdings are permitted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Non-Investment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
@@ -1997,51 +2277,51 @@
               <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="50" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="50" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="480" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Legal name of the entity that employs the employee]</w:t>
+              <w:t xml:space="preserve">[Legal name of the employer]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="576" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="50" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="50" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>