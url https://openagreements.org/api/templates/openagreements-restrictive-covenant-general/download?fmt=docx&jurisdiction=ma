--- v0 (2026-07-26)
+++ v1 (2026-09-17)
@@ -242,51 +242,51 @@
               <w:t xml:space="preserve">Effective Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Effective date of this agreement — the date the last party signs. It anchors the duration presumptions stated in Cover Terms.]</w:t>
+              <w:t xml:space="preserve">[Effective date of this agreement]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -340,125 +340,125 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Confidentiality</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Trade Secrets Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Perpetual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Other Confidential Information Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">24 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -468,75 +468,75 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Employee Non-Solicitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">24 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -546,309 +546,618 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Customer Non-Solicitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">12 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">No Business with Covered Customers</w:t>
+              <w:t xml:space="preserve">Non-Competition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">12 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="345" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restricted Territory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the geographic area in which Employee provided services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="345" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Competitive Business</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Description of the business activities that constitute competition with the employer.]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="345" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specified Competitors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Investment</w:t>
+              <w:t xml:space="preserve">No Business with Covered Customers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">12 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Disparagement</w:t>
+              <w:t xml:space="preserve">Non-Investment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 months</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10080" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-Competition Consideration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="345" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Garden Leave or Agreed Consideration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">garden leave equal to at least 50% of Employee's highest annualized base salary paid within the two years before termination, paid pro rata across the Restricted Period</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10080" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-Disparagement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="345" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Duration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">24 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:headerReference w:type="default" r:id="rId2"/>
           <w:footerReference w:type="default" r:id="rId3"/>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="936" w:right="1080" w:bottom="720" w:left="1080" w:header="360" w:footer="432" w:gutter="0"/>
           <w:pgNumType w:start="1" w:fmt="decimal"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OASectionHeading"/>
       </w:pPr>
@@ -871,114 +1180,134 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Defined Terms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Competitive Business”</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> means the business activities described in Cover Terms under Competitive Business.</w:t>
+        <w:t xml:space="preserve"> means a person or entity that engages in the business activities described in Cover Terms under Competitive Business.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Confidential Information”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means non-public information relating to Employer's business, including trade secrets, customer lists, pricing, business processes, technical data, and strategic plans, but excluding information that becomes public through no fault of Employee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Covered Customers”</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> means customers, vendors, referral sources, and business partners with whom Employee had material contact or for whom Employee had responsibility during the 12 months before termination of employment.</w:t>
+        <w:t xml:space="preserve"> means customers, vendors, referral sources, and business partners with whom Employee had material contact or for whom Employee had responsibility during the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 months</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> before termination of employment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Covered Employees”</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> means employees with whom Employee worked or whom Employee managed during the 12 months before termination of employment.</w:t>
+        <w:t xml:space="preserve"> means employees with whom Employee worked or whom Employee managed during the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 months</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> before termination of employment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Passive Public Holdings”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means ownership of securities of a publicly traded company representing less than </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
@@ -1303,50 +1632,137 @@
         <w:pStyle w:val="OABody"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No Business with Covered Customers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the Restricted Period, Employee must not accept, service, or do business with any Covered Customer, regardless of whether Employee or the Covered Customer first initiated contact.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-Competition</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">During the Restricted Period, which must not exceed 12 months after employment ends, Employee must not engage in, be employed by, consult for, or have an active ownership interest in any Competitive Business within the Restricted Territory. If Employee breaches a fiduciary duty to Employer or unlawfully takes Employer's property, the Restricted Period may extend to no more than 2 years after employment ends. This covenant is supported by the garden leave or other consideration stated in Cover Terms and is subject to the worker exclusions below. Passive Public Holdings are permitted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garden Leave or Other Agreed Consideration</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If Cover Terms state garden leave or other mutually-agreed upon consideration for the non-compete, the parties stipulate that consideration as the consideration supporting the non-compete in this agreement (Mass. Gen. Laws ch. 149, § 24L(b)(vii)). If Cover Terms state garden leave, Employer agrees to pay Employee, consistent with Mass. Gen. Laws ch. 149, § 148, on a pro-rata basis during the entirety of the Restricted Period for the non-compete, at least 50 percent of Employee's highest annualized base salary paid by Employer within the 2 years preceding the cessation of employment. This payment obligation takes effect upon the cessation of employment unless Employer waives the non-compete in writing at or before the cessation of employment, in which case the non-compete does not take effect and no garden leave payments are owed. Except in the event of a breach by Employee, Employer may not unilaterally discontinue or otherwise fail or refuse to make the garden leave payments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workers Exempt from the Non-Compete</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Notwithstanding any other provision of this agreement, the non-compete restriction does not apply to Employee if Employee is: (i) classified as nonexempt under federal wage-and-hour law; (ii) an undergraduate or graduate student in an internship or other short-term employment relationship while enrolled in an educational program; (iii) terminated without cause or laid off; or (iv) age 18 or younger. The other restrictive covenants in this agreement remain in effect according to their terms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Non-Investment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>