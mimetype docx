--- v0 (2026-07-26)
+++ v1 (2026-09-17)
@@ -92,51 +92,51 @@
               <w:t xml:space="preserve">Employer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Legal name of the entity that employs the employee]</w:t>
+              <w:t xml:space="preserve">[Legal name of the employer]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -242,51 +242,51 @@
               <w:t xml:space="preserve">Effective Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Effective date of this agreement — the date the last party signs. It anchors the duration presumptions stated in Cover Terms.]</w:t>
+              <w:t xml:space="preserve">[Effective date of this agreement. In Louisiana the effective date can decide enforceability: the employee exception reaches a person who is employed, and a covenant signed before employment begins has been saved only where the agreement fixes an effective date equal to the worker's first day on the job. Set this on or after the first day of work.]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -340,125 +340,125 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Confidentiality</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Trade Secrets Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Perpetual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Other Confidential Information Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">24 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -468,75 +468,75 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Employee Non-Solicitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">24 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -546,390 +546,571 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Customer Non-Solicitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">12 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restricted Territory</w:t>
+              <w:t xml:space="preserve">Non-Competition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">Named Parishes or Municipalities</w:t>
+              <w:t xml:space="preserve">Duration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 months</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="345" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Competitive Business</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">[The specified parish or parishes, municipality or municipalities, or parts thereof — named, not described by radius — where the employer carries on a like business. The Noncompetition Agreement Act requires an enumerated list, and Louisiana case law rejected a 75-mile-radius restriction as overly broad. Applies to the non-compete and the customer non-solicitation.]</w:t>
+              <w:t xml:space="preserve">[Description of the business activities that constitute competition with the employer. La. R.S. 23:921(C) permits restraining only a business similar to that of the employer, so this should describe what the employer concretely does; reaching lines of business the employer never carried on stretches past the exception.]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="345" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specified Competitors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">No Business with Covered Customers</w:t>
+              <w:t xml:space="preserve">Restricted Territory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">Duration</w:t>
+              <w:t xml:space="preserve">Named Parishes or Municipalities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-              <w:t xml:space="preserve">12 months</w:t>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[The specified parish or parishes, municipality or municipalities, or parts thereof — named, not described by radius — where the employer carries on a like business. The Noncompetition Agreement Act requires an enumerated list, and Louisiana case law rejected a 75-mile-radius restriction as overly broad. Applies to the non-compete and the customer non-solicitation.]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Investment</w:t>
+              <w:t xml:space="preserve">No Business with Covered Customers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">12 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Disparagement</w:t>
+              <w:t xml:space="preserve">Non-Investment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 months</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10080" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-Disparagement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="345" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Duration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">24 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:headerReference w:type="default" r:id="rId2"/>
           <w:footerReference w:type="default" r:id="rId3"/>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="936" w:right="1080" w:bottom="720" w:left="1080" w:header="360" w:footer="432" w:gutter="0"/>
           <w:pgNumType w:start="1" w:fmt="decimal"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OASectionHeading"/>
       </w:pPr>
@@ -952,166 +1133,165 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Defined Terms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Competitive Business”</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> means the business activities described in Cover Terms under Competitive Business that are similar to Employer's business.</w:t>
+        <w:t xml:space="preserve"> means a person or entity that engages in the business activities described in Cover Terms under Competitive Business that are similar to Employer's business.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Confidential Information”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means non-public information relating to Employer's business, including trade secrets, customer lists, pricing, business processes, technical data, and strategic plans, but excluding information that becomes public through no fault of Employee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Covered Customers”</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> means customers, vendors, referral sources, and business partners with whom Employee had material contact or for whom Employee had responsibility during the 12 months before termination of employment.</w:t>
+        <w:t xml:space="preserve"> means customers, vendors, referral sources, and business partners with whom Employee had material contact or for whom Employee had responsibility during the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 months</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> before termination of employment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Covered Employees”</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> means employees with whom Employee worked or whom Employee managed during the 12 months before termination of employment.</w:t>
+        <w:t xml:space="preserve"> means employees with whom Employee worked or whom Employee managed during the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 months</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> before termination of employment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Passive Public Holdings”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means ownership of securities of a publicly traded company representing less than </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">five percent</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of any class of such company's securities, and interests in diversified mutual funds, index funds, and exchange-traded funds that may hold securities of a Competitive Business.</w:t>
-      </w:r>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> means Employer's legitimate business interests in its Confidential Information and trade secrets, its relationships with customers and referral sources, its workforce stability, and its goodwill.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Restricted Period”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means the duration specified in Cover Terms for each covenant, beginning on the date Employee's employment with Employer ends for any reason, and in no event exceeding two years from termination of employment for the non-competition covenant or the customer non-solicitation covenant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1402,322 +1582,409 @@
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the Restricted Period, Employee must not accept, service, or do business with any Covered Customer within the Restricted Territory, regardless of whether Employee or the Covered Customer first initiated contact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Physician Restraint — Statutory Burn-Off Caps</w:t>
+        <w:t xml:space="preserve">Non-Competition</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If Employee is a physician, any restriction on practicing medicine expires three years after the Effective Date for a primary care physician and five years after the Effective Date for any other physician.</w:t>
+        <w:t xml:space="preserve">During the Restricted Period, Employee must not carry on or engage in a Competitive Business within the Restricted Territory, whether as an employee, consultant, owner, or otherwise. Passive Public Holdings are permitted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Real Estate Licensee — Right to Rescind</w:t>
+        <w:t xml:space="preserve">Automobile Salesperson Exclusion</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If Employee is a real estate broker-licensee, Employee has the right to rescind the non-competition covenant in this agreement until midnight of the third business day following the execution of this agreement or the delivery of this agreement to Employee, whichever is later. Employee may exercise the right by written notice to Employer within the rescission window.</w:t>
+        <w:t xml:space="preserve">The Non-Competition section does not restrict Employee from selling automobiles.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Non-Investment</w:t>
+        <w:t xml:space="preserve">Intern or Apprentice Exclusion</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">During the Restricted Period, Employee must not acquire or hold any active ownership interest in, serve as a director, officer, manager, or advisor to, or have material economic participation in any Competitive Business within the Restricted Territory. Passive Public Holdings are permitted.</w:t>
+        <w:t xml:space="preserve">Nothing in this agreement restricts Employee from pursuing employment, educational, or professional opportunities following completion of Employee's internship or apprenticeship. Employee remains subject to the confidentiality, intellectual property, and data protection obligations in this agreement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Non-Disparagement</w:t>
+        <w:t xml:space="preserve">Physician Restraint — Statutory Burn-Off Caps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">During the Restricted Period specified in Cover Terms for Non-Disparagement, Employee must not make statements that are intended to or reasonably likely to disparage Employer, its officers, directors, employees, products, or services. This section does not restrict Employee from making truthful statements in legal proceedings, providing truthful testimony, making disclosures to government agencies, or exercising rights protected by law, including protected concerted activity under Section 7 of the National Labor Relations Act.</w:t>
+        <w:t xml:space="preserve">Any restriction on Employee's practice of medicine expires three years after the Effective Date for a primary care physician and five years after the Effective Date for any other physician.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">No Conflicting Obligations</w:t>
+        <w:t xml:space="preserve">Real Estate Licensee — Right to Rescind</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Employee represents that performing duties for Employer and complying with this agreement does not conflict with any prior agreement, court order, or legal obligation binding on Employee. Employee must promptly disclose to Employer any potential conflict that arises during employment.</w:t>
+        <w:t xml:space="preserve">Employee may rescind the non-competition covenant in this agreement until midnight of the third business day following the execution of this agreement or the delivery of this agreement to Employee, whichever is later, by written notice to Employer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice to Future Employers and Other Third Parties</w:t>
+        <w:t xml:space="preserve">Non-Investment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Employer may disclose the existence and terms of this agreement to any prospective employer or business associate of Employee if Employer reasonably believes Employee may breach it. Employee consents to this disclosure.</w:t>
+        <w:t xml:space="preserve">During the Restricted Period, Employee must not acquire or hold any active ownership interest in, serve as a director, officer, manager, or advisor to, or have material economic participation in any Competitive Business within the Restricted Territory. Passive Public Holdings are permitted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Tolling During Breach</w:t>
+        <w:t xml:space="preserve">Non-Disparagement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A breach does not extend the non-competition or customer non-solicitation covenant beyond two years after Employee's employment ends.</w:t>
+        <w:t xml:space="preserve">During the Restricted Period specified in Cover Terms for Non-Disparagement, Employee must not make statements that are intended to or reasonably likely to disparage Employer, its officers, directors, employees, products, or services. This section does not restrict Employee from making truthful statements in legal proceedings, providing truthful testimony, making disclosures to government agencies, or exercising rights protected by law, including protected concerted activity under Section 7 of the National Labor Relations Act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Remedies</w:t>
+        <w:t xml:space="preserve">No Conflicting Obligations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Employee acknowledges that a breach of this agreement may cause Employer irreparable harm for which money damages would be inadequate. Employer may seek injunctive or other equitable relief in addition to any other remedies available at law, including relief available under applicable trade-secret law.</w:t>
+        <w:t xml:space="preserve">Employee represents that performing duties for Employer and complying with this agreement does not conflict with any prior agreement, court order, or legal obligation binding on Employee. Employee must promptly disclose to Employer any potential conflict that arises during employment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Enforceability and Severability</w:t>
+        <w:t xml:space="preserve">Notice to Future Employers and Other Third Parties</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If any provision of this agreement is found to be unenforceable, the remaining provisions remain in full force and effect.</w:t>
+        <w:t xml:space="preserve">Employer may disclose the existence and terms of this agreement to any prospective employer or business associate of Employee if Employer reasonably believes Employee may breach it. Employee consents to this disclosure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Survival and Expiration of Each Covenant</w:t>
+        <w:t xml:space="preserve">Tolling During Breach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Each restrictive covenant in this agreement survives the termination of Employee's employment for the period specified in Cover Terms, and in no event does the non-competition covenant or the customer non-solicitation covenant survive beyond two years from termination of employment. Obligations under the Confidential Information and Trade Secret Protection section survive for the Trade Secrets Duration specified in Cover Terms to the extent they relate to trade secrets, and for the Other Confidential Information Duration specified in Cover Terms as to other Confidential Information. Where Employee is a physician subject to the burn-off caps, the applicable covenant expires as provided in the Physician Restraint section. All other provisions survive to the extent necessary to enforce rights that arose during employment.</w:t>
+        <w:t xml:space="preserve">A breach does not extend the non-competition or customer non-solicitation covenant beyond two years after Employee's employment ends.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remedies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Employee acknowledges that a breach of this agreement may cause Employer irreparable harm for which money damages would be inadequate. Employer may seek injunctive or other equitable relief in addition to any other remedies available at law, including relief available under applicable trade-secret law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enforceability and Severability</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If any provision of this agreement is found to be unenforceable, the remaining provisions remain in full force and effect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Survival and Expiration of Each Covenant</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Each restrictive covenant in this agreement survives the termination of Employee's employment for the period specified in Cover Terms, and in no event does the non-competition covenant or the customer non-solicitation covenant survive beyond two years from termination of employment. Obligations under the Confidential Information and Trade Secret Protection section survive for the Trade Secrets Duration specified in Cover Terms to the extent they relate to trade secrets, and for the Other Confidential Information Duration specified in Cover Terms as to other Confidential Information. All other provisions survive to the extent necessary to enforce rights that arose during employment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Assignment and Successors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
@@ -1880,51 +2147,51 @@
               <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="50" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="50" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="480" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Legal name of the entity that employs the employee]</w:t>
+              <w:t xml:space="preserve">[Legal name of the employer]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="576" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="50" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="50" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>