--- v0 (2026-07-26)
+++ v1 (2026-09-17)
@@ -92,51 +92,51 @@
               <w:t xml:space="preserve">Employer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Legal name of the entity that employs the employee]</w:t>
+              <w:t xml:space="preserve">[Legal name of the employer]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -242,51 +242,51 @@
               <w:t xml:space="preserve">Effective Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Effective date of this agreement — the date the last party signs. It anchors the duration presumptions stated in Cover Terms.]</w:t>
+              <w:t xml:space="preserve">[Effective date of this agreement]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -340,125 +340,125 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Confidentiality</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Trade Secrets Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Perpetual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Other Confidential Information Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">24 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -468,75 +468,75 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Employee Non-Solicitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">24 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -546,309 +546,540 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Customer Non-Solicitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">12 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">No Business with Covered Customers</w:t>
+              <w:t xml:space="preserve">Non-Competition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">12 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="345" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restricted Territory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the geographic area in which Employee provided services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="345" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Competitive Business</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Description of the business activities that constitute competition with the employer.]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="345" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specified Competitors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Investment</w:t>
+              <w:t xml:space="preserve">No Business with Covered Customers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">12 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Disparagement</w:t>
+              <w:t xml:space="preserve">Non-Investment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 months</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10080" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-Disparagement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="345" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Duration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">24 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:headerReference w:type="default" r:id="rId2"/>
           <w:footerReference w:type="default" r:id="rId3"/>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="936" w:right="1080" w:bottom="720" w:left="1080" w:header="360" w:footer="432" w:gutter="0"/>
           <w:pgNumType w:start="1" w:fmt="decimal"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OASectionHeading"/>
       </w:pPr>
@@ -871,114 +1102,134 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Defined Terms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Competitive Business”</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> means the business activities described in Cover Terms under Competitive Business.</w:t>
+        <w:t xml:space="preserve"> means a person or entity that engages in the business activities described in Cover Terms under Competitive Business.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Confidential Information”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means non-public information relating to Employer's business, including trade secrets, customer lists, pricing, business processes, technical data, and strategic plans, but excluding information that becomes public through no fault of Employee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Covered Customers”</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> means customers, vendors, referral sources, and business partners with whom Employee had material contact or for whom Employee had responsibility during the 12 months before termination of employment.</w:t>
+        <w:t xml:space="preserve"> means customers, vendors, referral sources, and business partners with whom Employee had material contact or for whom Employee had responsibility during the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 months</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> before termination of employment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Covered Employees”</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> means employees with whom Employee worked or whom Employee managed during the 12 months before termination of employment.</w:t>
+        <w:t xml:space="preserve"> means employees with whom Employee worked or whom Employee managed during the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 months</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> before termination of employment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Passive Public Holdings”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means ownership of securities of a publicly traded company representing less than </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
@@ -1321,119 +1572,177 @@
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the Restricted Period, Employee must not accept, service, or do business with any Covered Customer, regardless of whether Employee or the Covered Customer first initiated contact. This restriction reaches only Covered Customers with whom Employee had material contact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Non-Investment</w:t>
+        <w:t xml:space="preserve">Non-Competition</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">During the Restricted Period, Employee must not acquire or hold any active ownership interest in, serve as a director, officer, manager, or advisor to, or have material economic participation in any Competitive Business. This covenant is drawn no broader than reasonable to advance Employer's Protected Interests. Passive Public Holdings are permitted.</w:t>
+        <w:t xml:space="preserve">During the Restricted Period, Employee must not engage in, be employed by, consult for, or have an active ownership interest in any Competitive Business within the Restricted Territory. This covenant exists to advance Employer's Protected Interests — its goodwill and its Confidential Information — and not to restrain ordinary competition. The parties intend this covenant to be reasonable in geographic scope and temporal duration, to advance a legitimate economic interest of Employer, and no broader than reasonable to protect Employer's Protected Interests, with its time and territory sized to Employee's actual role and Employer's actual market. If Employer has identified specific competitors in Cover Terms under Specified Competitors, this covenant is limited to those named competitors and their businesses. Passive Public Holdings are permitted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Non-Disparagement</w:t>
+        <w:t xml:space="preserve">Non-Investment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">During the Restricted Period specified in Cover Terms for Non-Disparagement, Employee must not make statements that are intended to or reasonably likely to disparage Employer, its officers, directors, employees, products, or services. This section does not restrict Employee from making truthful statements in legal proceedings, providing truthful testimony, making disclosures to government agencies, or exercising rights protected by law, including rights protected under Section 7 of the National Labor Relations Act.</w:t>
+        <w:t xml:space="preserve">During the Restricted Period, Employee must not acquire or hold any active ownership interest in, serve as a director, officer, manager, or advisor to, or have material economic participation in any Competitive Business. This covenant is drawn no broader than reasonable to advance Employer's Protected Interests. Passive Public Holdings are permitted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Physician and Health Care Practitioner Covenants</w:t>
+        <w:t xml:space="preserve">Non-Disparagement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">During the Restricted Period specified in Cover Terms for Non-Disparagement, Employee must not make statements that are intended to or reasonably likely to disparage Employer, its officers, directors, employees, products, or services. This section does not restrict Employee from making truthful statements in legal proceedings, providing truthful testimony, making disclosures to government agencies, or exercising rights protected by law, including rights protected under Section 7 of the National Labor Relations Act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Physician and Health Care Practitioner Covenants</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">If Employee is a physician, this agreement does not restrict Employee's right to practice medicine in a particular locale or for a defined period after termination. Employee remains responsible for any agreed damages reasonably related to injury caused by termination, including damages related to competition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Home Inspector Trainee Carve-Out</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If Employee is registered as a home inspector trainee, this agreement does not require Employee to execute a covenant not to compete with, or pay any fee, charge, or other thing of value to, a supervising licensed home inspector as a condition of satisfying the trainee requirements. This carve-out does not alter the covenants as applied to any other worker.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No Conflicting Obligations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
@@ -1770,51 +2079,51 @@
               <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="50" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="50" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="480" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Legal name of the entity that employs the employee]</w:t>
+              <w:t xml:space="preserve">[Legal name of the employer]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="576" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="50" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="50" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>