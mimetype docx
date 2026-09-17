--- v0 (2026-07-26)
+++ v1 (2026-09-17)
@@ -92,51 +92,51 @@
               <w:t xml:space="preserve">Employer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Legal name of the entity that employs the employee]</w:t>
+              <w:t xml:space="preserve">[Legal name of the employer]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -242,102 +242,102 @@
               <w:t xml:space="preserve">Effective Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Effective date of this agreement — the date the last party signs. It anchors the duration presumptions stated in Cover Terms.]</w:t>
+              <w:t xml:space="preserve">[Effective date of this agreement — the date the last party signs. It anchors the durations stated in Cover Terms.]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Advance Delivery Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Date the employer delivered any separate advance-notice document required by applicable law.]</w:t>
+              <w:t xml:space="preserve">[Date the employer delivered the non-compete provision to the employee in writing. For a valid highly compensated employee non-compete the employer must provide it at least 14 days before the individual commences employment, or, for a current employee, at least 14 days before the employee must execute the agreement.]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -391,125 +391,125 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Confidentiality</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Trade Secrets Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Perpetual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Other Confidential Information Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">24 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -519,75 +519,75 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Employee Non-Solicitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">24 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -597,153 +597,384 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Customer Non-Solicitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">12 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Disparagement</w:t>
+              <w:t xml:space="preserve">Non-Competition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="345" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="494A4B"/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">365 calendar days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="345" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restricted Territory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the geographic area in which the Employee performed work for Employer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="345" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Competitive Business</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Description of the services, roles, industry, or competing entities the employee is restricted from performing work in or on behalf of. Section 32-581.03(a)(1)(A) makes a stated functional scope a condition of a valid highly compensated employee non-compete.]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="345" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specified Competitors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10080" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-Disparagement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="345" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Duration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1D2021"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">24 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:headerReference w:type="default" r:id="rId2"/>
           <w:footerReference w:type="default" r:id="rId3"/>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="936" w:right="1080" w:bottom="720" w:left="1080" w:header="360" w:footer="432" w:gutter="0"/>
           <w:pgNumType w:start="1" w:fmt="decimal"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OASectionHeading"/>
       </w:pPr>
@@ -766,114 +997,134 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Defined Terms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Competitive Business”</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> means the services, roles, industry, or competing entities described in Cover Terms under Competitive Business that the Employee is restricted from performing work in or on behalf of.</w:t>
+        <w:t xml:space="preserve"> means a person or entity on whose behalf Employee would perform the services or roles, or participate in the industry, described in Cover Terms under Competitive Business.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Confidential Information”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means non-public information relating to Employer's business, including trade secrets, customer lists, pricing, business processes, technical data, and strategic plans, but excluding information that becomes public through no fault of Employee, information that is readily ascertainable to the public, information that arises from Employee's general training, knowledge, skill, or experience, and information Employee otherwise has a right to disclose as legally protected conduct.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Covered Customers”</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> means customers, vendors, referral sources, and business partners with whom Employee had material contact or for whom Employee had responsibility during the 12 months before termination of employment.</w:t>
+        <w:t xml:space="preserve"> means customers, vendors, referral sources, and business partners with whom Employee had material contact or for whom Employee had responsibility during the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 months</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> before termination of employment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Covered Employees”</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> means employees with whom Employee worked or whom Employee managed during the 12 months before termination of employment.</w:t>
+        <w:t xml:space="preserve"> means employees with whom Employee worked or whom Employee managed during the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 months</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> before termination of employment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="117086"/>
         </w:rPr>
         <w:t xml:space="preserve">“Highly Compensated Employee”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means an employee, other than a broadcast employee, who is reasonably expected to earn from Employer in a consecutive 12-month period, or who earned from Employer in the preceding consecutive 12-month period, compensation at or above the Minimum Qualifying Annual Compensation listed in Cover Terms, as required by D.C. Code § 32-581.01(10). A broadcast employee — an on- or off-air creator for a broadcaster — is excluded from this category.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,50 +1486,118 @@
         <w:pStyle w:val="OABody"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Non-Solicitation of Customers, Vendors, Referral Sources, and Business Partners</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the Restricted Period, Employee must not Solicit the business of any Covered Customer. This covenant does not prohibit Employee from performing work for another for pay or operating Employee's own business.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-Competition</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">During the Restricted Period, Employee must not perform work for another for pay in a Competitive Business, or operate Employee's own Competitive Business, within the Restricted Territory. This covenant does not apply unless Employee's compensation equals or exceeds </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$162,164</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. The restriction is limited to the services, roles, industry, or competing entities set out in Cover Terms under Competitive Business and any Specified Competitors, and to the Restricted Territory. The restriction may not exceed 365 calendar days from separation, or 730 calendar days if Employee is a Medical Specialist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Named-Competitor Narrowing</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OABody"/>
+        <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where Employer has identified its competitors in Cover Terms under Specified Competitors, the functional scope of the Non-Competition covenant is limited to those named competing entities and businesses of the same character. Where no competitors are named, the functional scope is limited to the Competitive Business described in Cover Terms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Non-Disparagement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
@@ -1702,51 +2021,51 @@
               <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="50" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="50" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="480" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D2021"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Legal name of the entity that employs the employee]</w:t>
+              <w:t xml:space="preserve">[Legal name of the employer]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="576" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="50" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="50" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>